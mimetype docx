--- v0 (2025-10-09)
+++ v1 (2026-05-16)
@@ -239,69 +239,51 @@
         </w:rPr>
         <w:t xml:space="preserve">extended application </w:t>
       </w:r>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>form. If there is insufficient room to fully</w:t>
       </w:r>
       <w:r w:rsidR="004060F8" w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">answer any question, please </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> separate sheet. The information will be kept confidentially by </w:t>
+        <w:t xml:space="preserve">answer any question, please continue on separate sheet. The information will be kept confidentially by </w:t>
       </w:r>
       <w:r w:rsidR="00AA6E36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Christ Church Clifton</w:t>
       </w:r>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, unless requested by an appropriate authority.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F7474D" w14:textId="77777777" w:rsidR="004060F8" w:rsidRPr="00244687" w:rsidRDefault="004060F8" w:rsidP="00D95F00">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -395,285 +377,276 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2035"/>
         <w:gridCol w:w="481"/>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="2037"/>
         <w:gridCol w:w="378"/>
         <w:gridCol w:w="1131"/>
         <w:gridCol w:w="529"/>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="582"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="5B785944" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD3CDCC" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
             <w:r w:rsidR="002C598F" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A8AD7FD" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B8CC652" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preferred Title</w:t>
             </w:r>
             <w:r w:rsidR="002C598F" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62A12795" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="26A1F942" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33057340" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Names</w:t>
             </w:r>
             <w:r w:rsidR="002C598F" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7672" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73232727" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="28083915" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EE416A5" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maiden/Former Name(s)</w:t>
             </w:r>
             <w:r w:rsidR="002C598F" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00481909" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7672" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F457E38" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D524EF" w:rsidRPr="00244687" w14:paraId="7F35783F" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6109" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E82B584" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="577A6F74" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -720,847 +693,767 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="700CD0C9" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36B2AA21" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00D524EF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D524EF" w:rsidRPr="00244687" w14:paraId="7337EE49" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6109" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4152F4EF" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="268B4BF8" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3571"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tick preferred number to contact you</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48EE2616" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00D524EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3571"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FC"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="016FC620" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6109" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43BD4D9F" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5057A434" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daytime:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D4337C1" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26BED14A" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="57BF0B04" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6109" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38105C9E" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66BDEC91" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Evening: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F2973CF" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="144C8CB7" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="2803AB04" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6109" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57167DAE" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14E06543" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F998823" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4008ADE3" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000139EF" w:rsidRPr="00244687" w14:paraId="25DB5EDF" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FC49238" w14:textId="77777777" w:rsidR="000139EF" w:rsidRPr="00244687" w:rsidRDefault="000139EF" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8153" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="232A390D" w14:textId="77777777" w:rsidR="000139EF" w:rsidRPr="00244687" w:rsidRDefault="000139EF" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006938DB" w:rsidRPr="00244687" w14:paraId="26EB1390" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BD35EDC" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E249B6" w:rsidRPr="00244687" w14:paraId="2832796B" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="235A35AF" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="00E249B6" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How long have you lived at this address</w:t>
             </w:r>
             <w:r w:rsidR="006938DB" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56CA4128" w14:textId="77777777" w:rsidR="00E249B6" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2760"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Years:</w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Months:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006938DB" w:rsidRPr="00244687" w14:paraId="55D52D8F" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3368C833" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If less than 5 years, please give previous address(se) with dates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="3CDC16BC" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E41A967" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">From  </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...29 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(dd/mm/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="680CC82E" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">To </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(dd/mm/</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(dd/mm/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D687EFA" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r w:rsidR="002C598F" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="5C9C4EE7" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="626102EF" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EBA8675" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14C5051B" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6561A50A" w14:textId="77777777" w:rsidR="007B2A02" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1572,89 +1465,86 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="766EE68C" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="738BDD57" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57B7423F" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C755D9A" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D94BA4F" w14:textId="77777777" w:rsidR="007B2A02" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1666,89 +1556,86 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="51E82C7B" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="178F8F0F" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="796FF236" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56ABF18F" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D5EE32D" w14:textId="77777777" w:rsidR="007B2A02" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1760,89 +1647,86 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="201F60A6" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52FF5A7A" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="293ED476" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A697A0C" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B7C0DA0" w14:textId="77777777" w:rsidR="007B2A02" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1859,51 +1743,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C598F" w:rsidRPr="00244687" w14:paraId="7C484145" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ECB8696" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00244687" w:rsidRDefault="002C598F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10F710DF" w14:textId="77777777" w:rsidR="00481909" w:rsidRPr="00244687" w:rsidRDefault="00481909" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1932,78 +1815,76 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714EEF89" w14:textId="77777777" w:rsidR="00481909" w:rsidRPr="00244687" w:rsidRDefault="00481909" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006938DB" w:rsidRPr="00244687" w14:paraId="06A7F4DD" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AFCE07C" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you hold a current, valid driving licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="523CEEF4" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
@@ -2023,78 +1904,76 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006938DB" w:rsidRPr="00244687" w14:paraId="694AED3A" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74697D2D" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, what type?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DF41EB6" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="006938DB" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
@@ -2114,102 +1993,99 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provisional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F224F" w:rsidRPr="00244687" w14:paraId="25DB5E8D" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A7BC45A" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Expiry date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79289B51" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F224F" w:rsidRPr="00244687" w14:paraId="0619B473" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BC6FEE4" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What group</w:t>
             </w:r>
             <w:r w:rsidR="001C0831">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2224,110 +2100,107 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="001C0831">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> does your licence cover?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C2D6F75" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006938DB" w:rsidRPr="00244687" w14:paraId="7A4EC3E2" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="232C4432" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="007B2A02" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o you have any current endorsements?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7440F047" w14:textId="77777777" w:rsidR="006938DB" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
@@ -2347,169 +2220,164 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B2A02" w:rsidRPr="00244687" w14:paraId="768C846F" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ABDAB1D" w14:textId="77777777" w:rsidR="007B2A02" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please give details of any current endorsements:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="195A54AC" w14:textId="77777777" w:rsidR="007B2A02" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6116" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="396F1BDB" w14:textId="77777777" w:rsidR="007B2A02" w:rsidRPr="00244687" w:rsidRDefault="007B2A02" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481909" w:rsidRPr="00244687" w14:paraId="2973624F" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07C19B67" w14:textId="77777777" w:rsidR="00481909" w:rsidRPr="00244687" w:rsidRDefault="00481909" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F224F" w:rsidRPr="00244687" w14:paraId="442732E6" w14:textId="77777777" w:rsidTr="002F224F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A8F4AC3" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="002F224F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you have a current right to work in the UK?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7634016A" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="002F224F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1877"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
@@ -2529,51 +2397,50 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F224F" w:rsidRPr="00244687" w14:paraId="6FE0E77E" w14:textId="77777777" w:rsidTr="008B04B7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ED870E8" w14:textId="77777777" w:rsidR="002F224F" w:rsidRDefault="001C0831" w:rsidP="002F224F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1877"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="002F224F">
               <w:rPr>
@@ -2614,78 +2481,76 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0351B031" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="002F224F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1877"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F224F" w:rsidRPr="00244687" w14:paraId="56293EA0" w14:textId="77777777" w:rsidTr="002F224F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="221DC69D" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="002F224F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What length of notice period do you need to give your current employer?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B59268F" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="002F224F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2753"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07545193" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00B4389F" w:rsidRDefault="007E1415" w:rsidP="002C598F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
@@ -2738,51 +2603,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C598F" w:rsidRPr="00244687" w14:paraId="3D3A3768" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10F5370E" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00244687" w:rsidRDefault="002C598F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Briefly describe the beginning and growth of your faith in Jesus Christ:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A4DDEB7" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
@@ -2833,51 +2697,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F432048" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00244687" w:rsidRDefault="002C598F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C598F" w:rsidRPr="00244687" w14:paraId="692524AA" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D6C7508" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00244687" w:rsidRDefault="002C598F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How are you seeking to live out your Christian faith at home, work, church and in your social life?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D2B575" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
@@ -2941,51 +2804,50 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="758ACE9C" w14:textId="77777777" w:rsidR="005D03EC" w:rsidRPr="00244687" w:rsidRDefault="005D03EC" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C598F" w:rsidRPr="00244687" w14:paraId="59850854" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50FC8079" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00244687" w:rsidRDefault="00F00DE5" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What is your understanding of ‘Word and S</w:t>
             </w:r>
             <w:r w:rsidR="005D03EC" w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3050,51 +2912,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="448265B7" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00244687" w:rsidRDefault="002C598F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C598F" w:rsidRPr="00244687" w14:paraId="14111AAE" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F9D591A" w14:textId="77777777" w:rsidR="002C598F" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What challenges you most about living as a Christian?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32702B70" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -3138,51 +2999,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BC23250" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7708C" w:rsidRPr="00244687" w14:paraId="13C01ECB" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F394EB7" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s the most important lesson you have learnt about </w:t>
             </w:r>
             <w:r w:rsidR="00B2435D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4881,71 +4741,59 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FF4E377" w14:textId="2182E1A9" w:rsidR="00A7708C" w:rsidRDefault="00B2435D" w:rsidP="005D03EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE2709">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Your</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Your </w:t>
       </w:r>
       <w:r w:rsidR="004909F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FE2709">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>alling</w:t>
       </w:r>
       <w:r w:rsidR="00C84781">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -4988,51 +4836,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A7708C" w:rsidRPr="00244687" w14:paraId="4FD15730" w14:textId="77777777" w:rsidTr="001855A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11DF4DA9" w14:textId="49457591" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How have you discerned that you have a</w:t>
             </w:r>
             <w:r w:rsidR="00F00DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5232,51 +5079,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50B1CB4E" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7708C" w:rsidRPr="00244687" w14:paraId="68968A5B" w14:textId="77777777" w:rsidTr="001855A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1514EB8B" w14:textId="00499345" w:rsidR="00A7708C" w:rsidRPr="00DC5EAA" w:rsidRDefault="00FC2E4E" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5EAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
             <w:r w:rsidR="00F00DE5" w:rsidRPr="00DC5EAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5299,69 +5145,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> today’s generation of </w:t>
             </w:r>
             <w:r w:rsidR="005B41B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>children and their families</w:t>
             </w:r>
             <w:r w:rsidR="00F00DE5" w:rsidRPr="00DC5EAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00450F35" w:rsidRPr="00DC5EAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  How does this impact the way the church evangelises and </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  How does this impact the way the church evangelises and disciples </w:t>
             </w:r>
             <w:r w:rsidR="005B41B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>children and families</w:t>
             </w:r>
             <w:r w:rsidR="00450F35" w:rsidRPr="00DC5EAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in today’s culture?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E9D0312" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00DC5EAA" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -5630,51 +5458,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="001855A3" w:rsidRPr="00244687" w14:paraId="2C9B107F" w14:textId="77777777" w:rsidTr="00D04C41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="453B2ACA" w14:textId="6A61A9DA" w:rsidR="001855A3" w:rsidRDefault="001855A3" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00777CED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -6003,51 +5830,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49BB2C30" w14:textId="77777777" w:rsidR="001855A3" w:rsidRPr="00244687" w:rsidRDefault="001855A3" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001855A3" w:rsidRPr="00244687" w14:paraId="000560E7" w14:textId="77777777" w:rsidTr="00D04C41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53D4908F" w14:textId="218E55CF" w:rsidR="001855A3" w:rsidRDefault="001855A3" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -6368,51 +6194,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="709E3287" w14:textId="77777777" w:rsidR="001855A3" w:rsidRPr="00244687" w:rsidRDefault="001855A3" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001855A3" w:rsidRPr="00244687" w14:paraId="48F1AD8C" w14:textId="77777777" w:rsidTr="00D04C41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69633B22" w14:textId="77777777" w:rsidR="001855A3" w:rsidRPr="008501A1" w:rsidRDefault="001855A3" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008501A1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If you were successful </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6739,51 +6564,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2414"/>
         <w:gridCol w:w="5006"/>
         <w:gridCol w:w="2209"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D03EC" w:rsidRPr="00244687" w14:paraId="4442AEC7" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="753FBD34" w14:textId="77777777" w:rsidR="005D03EC" w:rsidRPr="00244687" w:rsidRDefault="005D03EC" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please give details of previous experience of looking after or working with children, young people or vulnerable adults. This should include details of any relevant qualifications or appropriate training either in a paid or voluntary capacity.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A91DE2F" w14:textId="77777777" w:rsidR="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -6868,102 +6692,99 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DD6608C" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D03EC" w:rsidRPr="00244687" w14:paraId="766EE70D" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D37F2EA" w14:textId="77777777" w:rsidR="005D03EC" w:rsidRPr="00244687" w:rsidRDefault="005D03EC" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="78EEECFA" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7609" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17A2DB15" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you currently working in any other care position in either a voluntary or paid capacity?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DBB63C2" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1104"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
@@ -6986,234 +6807,227 @@
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="67223071" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01063B6B" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="540DB657" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25A93E36" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of the organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68C476C8" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="1A4255E6" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D18FFB9" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33172710" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="0FA8A54A" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DE61E29" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00200149" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66DE00B2" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DCD88D3" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7245,186 +7059,180 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="625D8AA5" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53D9B5C5" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="621F35BD" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244687" w:rsidRPr="00244687" w14:paraId="03023DFB" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="399CC6DD" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E85EDD7" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="69452784" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="081076BE" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Details of duties:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AA7FF1C" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19F2CCD3" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7448,104 +7256,101 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D524EF" w:rsidRPr="00244687" w14:paraId="1CABF1CA" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D09D137" w14:textId="77777777" w:rsidR="00D524EF" w:rsidRPr="00244687" w:rsidRDefault="00D524EF" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1104"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="54ABD033" w14:textId="77777777" w:rsidTr="000139EF">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7609" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B679ED0" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Have you ever had an offer to work with children, young people or vulnerable adults declined?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21444F88" w14:textId="77777777" w:rsidR="00200B07" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1104"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
@@ -7565,51 +7370,50 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200B07" w:rsidRPr="00244687" w14:paraId="0923DBCC" w14:textId="77777777" w:rsidTr="000139EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E5F0C6B" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00200B07" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please give details:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F6C412E" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
@@ -7709,89 +7513,87 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5382"/>
         <w:gridCol w:w="4247"/>
       </w:tblGrid>
       <w:tr w:rsidR="00757447" w:rsidRPr="00244687" w14:paraId="23BB79B7" w14:textId="77777777" w:rsidTr="00947A37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31DE6C34" w14:textId="77777777" w:rsidR="00757447" w:rsidRDefault="00757447" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Are you applying for this role on a full-time or part-time basis?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="568B4171" w14:textId="634D4395" w:rsidR="00757447" w:rsidRPr="00244687" w:rsidRDefault="00757447" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="375A715B" w14:textId="669369BD" w:rsidR="00757447" w:rsidRPr="00244687" w:rsidRDefault="00757447" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7840,51 +7642,50 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00947A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Part-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00947A37" w:rsidRPr="00244687" w14:paraId="63164979" w14:textId="77777777" w:rsidTr="002849FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D56B9CD" w14:textId="2C88573A" w:rsidR="00947A37" w:rsidRDefault="00947A37" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00947A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="00162DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8009,51 +7810,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D655261" w14:textId="72D93088" w:rsidR="00FE33A2" w:rsidRPr="00947A37" w:rsidRDefault="00FE33A2" w:rsidP="00D04C41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7708C" w:rsidRPr="00244687" w14:paraId="02307367" w14:textId="77777777" w:rsidTr="00757447">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1480F4B1" w14:textId="1B37C4F8" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Apart from involvement in church and Christian activities, what other interests do you have?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24C26747" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -8086,51 +7886,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26AAD169" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F224F" w:rsidRPr="00244687" w14:paraId="0BD70ADF" w14:textId="77777777" w:rsidTr="00757447">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17C7EA1F" w14:textId="77777777" w:rsidR="002F224F" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F224F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please include any courses, membership, voluntary work or responsibilities you have obtained that you consider relevant, with outcomes where applicable:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B6D677A" w14:textId="77777777" w:rsidR="002F224F" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -8163,51 +7962,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="731BC810" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="002F224F" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7708C" w:rsidRPr="00244687" w14:paraId="0069F11F" w14:textId="77777777" w:rsidTr="00757447">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53C8C6A1" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What else would you bring to the Christ </w:t>
             </w:r>
             <w:r w:rsidR="000139EF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8268,51 +8066,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E49630F" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244687" w:rsidRPr="00244687" w14:paraId="4CACF66D" w14:textId="77777777" w:rsidTr="00757447">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B53EE5A" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Use this space for anything else you would like to tell us about yourself:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DEBE676" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -8345,51 +8142,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CB87D54" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE08D8" w:rsidRPr="00244687" w14:paraId="34902996" w14:textId="77777777" w:rsidTr="00757447">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A9BDA24" w14:textId="480C976E" w:rsidR="00FE08D8" w:rsidRDefault="00F44ADD" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please tell us where you saw this post advertised:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56AF300E" w14:textId="77777777" w:rsidR="00F44ADD" w:rsidRDefault="00F44ADD" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -8600,266 +8396,256 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1811"/>
         <w:gridCol w:w="3856"/>
         <w:gridCol w:w="3967"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="4F3A4C5E" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D6EB0F7" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A87ED30" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00AA6E36" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reference 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BA33523" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00AA6E36" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reference 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="032B7CB0" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A908506" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="654BE69B" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BDAC7B0" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F224F" w:rsidRPr="00244687" w14:paraId="153F629C" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="365B25EF" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Company/Org:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61CB0BEE" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45958C97" w14:textId="77777777" w:rsidR="002F224F" w:rsidRPr="00244687" w:rsidRDefault="002F224F" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="642620A0" w14:textId="77777777" w:rsidTr="001C0831">
         <w:trPr>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BB6C7C6" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8897,51 +8683,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="232C5DCA" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7816E239" w14:textId="77777777" w:rsidR="00AA6E36" w:rsidRDefault="00AA6E36" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20F1AEBA" w14:textId="77777777" w:rsidR="00AA6E36" w:rsidRDefault="00AA6E36" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8987,51 +8772,50 @@
                 <w:tab w:val="left" w:pos="2157"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13824569" w14:textId="77777777" w:rsidR="00AA6E36" w:rsidRDefault="00AA6E36" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07AD7BFA" w14:textId="77777777" w:rsidR="00AA6E36" w:rsidRDefault="00AA6E36" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9079,294 +8863,283 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="387628F5" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25BE9802" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BDA3E33" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E90EA38" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="4B4CD1AE" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="280E04D7" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CDC6AAC" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EF515A8" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="3AB5D4DC" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D14DF98" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relationship to you</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04D2ACD4" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="213CF5FE" w14:textId="77777777" w:rsidR="00A7708C" w:rsidRPr="00244687" w:rsidRDefault="00A7708C" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00DE5" w:rsidRPr="00244687" w14:paraId="39F80FC8" w14:textId="77777777" w:rsidTr="00D524EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB3CF9D" w14:textId="77777777" w:rsidR="00F00DE5" w:rsidRPr="00244687" w:rsidRDefault="00F00DE5" w:rsidP="00F00DE5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>May we approach prior to interview?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4930B61E" w14:textId="77777777" w:rsidR="00F00DE5" w:rsidRPr="00244687" w:rsidRDefault="00F00DE5" w:rsidP="00F00DE5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -9389,51 +9162,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4061" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CC76EF1" w14:textId="77777777" w:rsidR="00F00DE5" w:rsidRPr="00244687" w:rsidRDefault="00F00DE5" w:rsidP="00F00DE5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -9606,105 +9378,102 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3208"/>
         <w:gridCol w:w="6421"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="1158A329" w14:textId="77777777" w:rsidTr="00516C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49479F8E" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BC0DFDA" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="1E952E18" w14:textId="77777777" w:rsidTr="00516C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10782421" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9742,51 +9511,50 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FF6DD36" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C912CD3" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="387143B7" w14:textId="77777777" w:rsidR="00AA6E36" w:rsidRDefault="00AA6E36" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9822,239 +9590,231 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="17968F8B" w14:textId="77777777" w:rsidTr="00516C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C160557" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53D7C467" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="581BAF5D" w14:textId="77777777" w:rsidTr="00516C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="060D7F19" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ED18D04" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="3A5C0961" w14:textId="77777777" w:rsidTr="00516C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3923659E" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of Church</w:t>
             </w:r>
             <w:r w:rsidR="00AA6E36">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DFE2848" w14:textId="77777777" w:rsidR="00FE44F7" w:rsidRPr="00244687" w:rsidRDefault="00FE44F7" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00DE5" w:rsidRPr="00244687" w14:paraId="3FCD91FA" w14:textId="77777777" w:rsidTr="00516C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77E0A30E" w14:textId="77777777" w:rsidR="00F00DE5" w:rsidRPr="00244687" w:rsidRDefault="00F00DE5" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>May we approach prior to interview?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6486" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FDC4199" w14:textId="77777777" w:rsidR="00F00DE5" w:rsidRPr="00244687" w:rsidRDefault="00516C9D" w:rsidP="00244687">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10196,67 +9956,57 @@
     <w:p w14:paraId="7F368F6B" w14:textId="77777777" w:rsidR="00DC5EAA" w:rsidRDefault="00DC5EAA" w:rsidP="00FE44F7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B2906F9" w14:textId="77777777" w:rsidR="00DC5EAA" w:rsidRPr="00DC5EAA" w:rsidRDefault="00DC5EAA" w:rsidP="00DC5EAA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DC5EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>All of</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> the information collected in this form is necessary and relevant to the performance of the job applied for. We will use the information provided by you on this form, by the referees you have noted, and the educational institutions with whom we may undertake to verify your qualifications with, for recruitment purposes only. </w:t>
+        <w:t xml:space="preserve">All of the information collected in this form is necessary and relevant to the performance of the job applied for. We will use the information provided by you on this form, by the referees you have noted, and the educational institutions with whom we may undertake to verify your qualifications with, for recruitment purposes only. </w:t>
       </w:r>
       <w:r w:rsidR="001C0831">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Christ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Church </w:t>
       </w:r>
       <w:r w:rsidR="001C0831">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Clifton </w:t>
       </w:r>
@@ -11196,118 +10946,382 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  Instead, please print, sign, and enclose the form in a sealed envelope marked ‘Confidential Self Declaration’ with your full name and position applied for clearly shown on the envelope.  This should then be placed in a second envelope before posting to Mark Parsons at the address above.   This form must reach us by the closing date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162D2A10" w14:textId="77777777" w:rsidR="004D5EA3" w:rsidRDefault="004D5EA3" w:rsidP="006D30C1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0710D172" w14:textId="0FE9CFEB" w:rsidR="000D2540" w:rsidRPr="00FE08D8" w:rsidRDefault="00A10F37" w:rsidP="00FE08D8">
+    <w:p w14:paraId="0710D172" w14:textId="68558798" w:rsidR="000D2540" w:rsidRPr="00FE08D8" w:rsidRDefault="000D2540" w:rsidP="00FE08D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE08D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As the initial closing date for this role has now passed, yet the role remains unfilled, please feel free to </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The closing date for applications </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35332" w:rsidRPr="00FE08D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>submit an application</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE08D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at any time.  We will shortlist applicants as they </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE08D8" w:rsidRPr="00FE08D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>arrive</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2C71">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and suitable candidates will be invited to interview as soon as possible.</w:t>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00297906" w:rsidRPr="00FE08D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idnight on </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sunday</w:t>
+      </w:r>
+      <w:r w:rsidR="00297906" w:rsidRPr="00FE08D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C50" w:rsidRPr="00FE08D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C50" w:rsidRPr="00FE08D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C50" w:rsidRPr="00FE08D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE459AA" w14:textId="77777777" w:rsidR="008D4C50" w:rsidRDefault="008D4C50" w:rsidP="006D30C1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC562BB" w14:textId="646DDED3" w:rsidR="008D4C50" w:rsidRPr="008D4C50" w:rsidRDefault="008D4C50" w:rsidP="006D30C1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interviews will be held on Sunday </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60" w:rsidRPr="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Monday </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60" w:rsidRPr="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a church </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1693A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orientation </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit on the Sunday and formal interview on the Monday.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e are sorry but </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5232">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in order to give you the best experience of Christ Church, we cannot be flexible with the interview dates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F9F61C" w14:textId="77777777" w:rsidR="00A20566" w:rsidRPr="00A35332" w:rsidRDefault="00A20566" w:rsidP="006D30C1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3FB1FF" w14:textId="77777777" w:rsidR="00244687" w:rsidRPr="00244687" w:rsidRDefault="00244687" w:rsidP="00244687">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -12232,75 +12246,73 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6916"/>
         <w:gridCol w:w="2713"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D30C1" w:rsidRPr="00244687" w14:paraId="414671C1" w14:textId="77777777" w:rsidTr="000D2540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23D9872B" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00C40A4A" w:rsidP="00C40A4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40A4A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Having read the above, do you have any unspent convictions; or are you at present the subject of a criminal investigation/pending prosecution?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2338C9" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="000D2540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
@@ -12323,85 +12335,66 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00834F25" w:rsidRPr="00244687" w14:paraId="74FCCB57" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4686C0F8" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If yes, please give details including the nature of the offences and the dates.  Please give details of the court(s) where your conviction(s) were heard, the type of offence and sentence(s) received.  Could you also give details of the reasons and circumstances that led to the offence(s).  </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> a separate sheet if necessary.</w:t>
+              <w:t>If yes, please give details including the nature of the offences and the dates.  Please give details of the court(s) where your conviction(s) were heard, the type of offence and sentence(s) received.  Could you also give details of the reasons and circumstances that led to the offence(s).  Continue on a separate sheet if necessary.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AA5CB5A" w14:textId="77777777" w:rsidR="00481909" w:rsidRPr="00244687" w:rsidRDefault="00481909" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05770CB2" w14:textId="77777777" w:rsidR="00481909" w:rsidRPr="00244687" w:rsidRDefault="00481909" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="432EC9B4" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="0038580C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -12474,83 +12467,81 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7042"/>
         <w:gridCol w:w="2587"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="3E2E8A20" w14:textId="77777777" w:rsidTr="000D2540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731CB42D" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00C40A4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Have you ever been the subject of a police investigation that didn’t lead to a criminal conviction</w:t>
             </w:r>
             <w:r w:rsidR="00C40A4A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2703" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F392433" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="000D2540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
@@ -12573,51 +12564,50 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA6E36" w:rsidRPr="00244687" w14:paraId="25372270" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A75C00C" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please give details below, including the date of the investigation, the Police Force involved, details of the investigation and the reason for this, and disposal(s) if known.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32555EB5" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="006D30C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -12634,76 +12624,74 @@
           </w:p>
           <w:p w14:paraId="12E114DB" w14:textId="77777777" w:rsidR="000139EF" w:rsidRPr="00244687" w:rsidRDefault="000139EF" w:rsidP="006D30C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FE9BE51" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="006D30C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00834F25" w:rsidRPr="00244687" w14:paraId="47DBC047" w14:textId="77777777" w:rsidTr="000D2540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F30E393" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="000D2540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>To your knowledge have you ever had any allegation made against you, which has been reported to, and investigated by, Social Services/Social Work Department (Children’s or Adult Social Care)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2703" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="219763C8" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="000D2540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
@@ -12726,51 +12714,50 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00834F25" w:rsidRPr="00244687" w14:paraId="040392A7" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="546C4EB7" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please provide details, we will need to discuss this with you.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A14A409" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -12790,110 +12777,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35FE9E16" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D30C1" w:rsidRPr="00244687" w14:paraId="182CE137" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="181DD049" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2703" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ACC3C2A" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00834F25" w:rsidRPr="00244687" w14:paraId="13D20E1B" w14:textId="77777777" w:rsidTr="000D2540">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CC8B92D" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="000D2540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has there ever been any cause for concern regarding your conduct with children, young people, vulnerable adults?  Please include any disciplinary action taken by an employer in relation to your behaviour with adults.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2703" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B749DB0" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="000D2540">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
@@ -12916,51 +12899,50 @@
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00834F25" w:rsidRPr="00244687" w14:paraId="4AF1DEF6" w14:textId="77777777" w:rsidTr="00244687">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C73D8E1" w14:textId="77777777" w:rsidR="00834F25" w:rsidRPr="00244687" w:rsidRDefault="00834F25" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00244687">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If yes, please give details.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03541CFD" w14:textId="77777777" w:rsidR="00481909" w:rsidRPr="00244687" w:rsidRDefault="00481909" w:rsidP="00834F25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13289,87 +13271,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I agree to inform the person within </w:t>
       </w:r>
       <w:r w:rsidR="00481909" w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Christ Church Clifton</w:t>
       </w:r>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> responsible for processing disclosure applications if I become the subject of a </w:t>
-[...35 lines deleted...]
-        <w:t>Children’s Social Care or Adult Social Services)/Social Work Department investigation.  I understand that failure to do so may lead to the immediate suspension of my work with children or vulnerable adults and/or the termination of my employment.</w:t>
+        <w:t xml:space="preserve"> responsible for processing disclosure applications if I become the subject of a police and/or a social services/(Children’s Social Care or Adult Social Services)/Social Work Department investigation.  I understand that failure to do so may lead to the immediate suspension of my work with children or vulnerable adults and/or the termination of my employment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103E23BC" w14:textId="77777777" w:rsidR="0038580C" w:rsidRPr="00244687" w:rsidRDefault="0038580C" w:rsidP="0038580C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AEDACA7" w14:textId="77777777" w:rsidR="0038580C" w:rsidRPr="00244687" w:rsidRDefault="0038580C" w:rsidP="0038580C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -13672,69 +13618,58 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA6E36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6E36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C40A4A" w:rsidRPr="00C40A4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>links</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> can be found at </w:t>
+        <w:t xml:space="preserve">links can be found at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00C40A4A" w:rsidRPr="00CB7A77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.thirtyoneeight.org/dbs-links</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C40A4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E63B733" w14:textId="77777777" w:rsidR="0038580C" w:rsidRPr="00834F25" w:rsidRDefault="00AA6E36" w:rsidP="00AA6E36">
       <w:pPr>
         <w:tabs>
@@ -13957,69 +13892,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D9D01A3" w14:textId="77777777" w:rsidR="00E3530A" w:rsidRDefault="0059245A" w:rsidP="0038580C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Christ Church Clifton agrees</w:t>
       </w:r>
       <w:r w:rsidR="00E3530A" w:rsidRPr="00E3530A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to abide by the Code of Practice on the use of personal data in employee/employer relationships under the General Data Protection Regulations effective from May 25th</w:t>
-[...17 lines deleted...]
-        <w:t>, as well as the expectations of the DBS</w:t>
+        <w:t xml:space="preserve"> to abide by the Code of Practice on the use of personal data in employee/employer relationships under the General Data Protection Regulations effective from May 25th 2018, as well as the expectations of the DBS</w:t>
       </w:r>
       <w:r w:rsidR="00E3530A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B54BFA1" w14:textId="77777777" w:rsidR="00E3530A" w:rsidRDefault="00E3530A" w:rsidP="0038580C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D484F3E" w14:textId="77777777" w:rsidR="00E3530A" w:rsidRPr="00CB7312" w:rsidRDefault="00E3530A" w:rsidP="0038580C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -14184,177 +14101,169 @@
       </w:pPr>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Material in this application form is </w:t>
       </w:r>
       <w:r w:rsidR="00AA6E36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">copyright </w:t>
       </w:r>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">© </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E3530A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>thirtyone:eight</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christ Church Clifton is a member organisation of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E3530A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>thirtyone:eight</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00244687">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> through the Diocese of Bristol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6696AB6F" w14:textId="77777777" w:rsidR="0038580C" w:rsidRPr="00244687" w:rsidRDefault="0038580C" w:rsidP="0025752F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0038580C" w:rsidRPr="00244687" w:rsidSect="0009150E">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25BA11D7" w14:textId="77777777" w:rsidR="00275121" w:rsidRDefault="00275121">
+    <w:p w14:paraId="353C9E51" w14:textId="77777777" w:rsidR="00C124A2" w:rsidRDefault="00C124A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53AA0A67" w14:textId="77777777" w:rsidR="00275121" w:rsidRDefault="00275121">
+    <w:p w14:paraId="1736620B" w14:textId="77777777" w:rsidR="00C124A2" w:rsidRDefault="00C124A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PalatinoLinotype-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -14412,58 +14321,58 @@
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00244687">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00244687">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23CB1853" w14:textId="77777777" w:rsidR="00275121" w:rsidRDefault="00275121">
+    <w:p w14:paraId="11BDFEF5" w14:textId="77777777" w:rsidR="00C124A2" w:rsidRDefault="00C124A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23A62A24" w14:textId="77777777" w:rsidR="00275121" w:rsidRDefault="00275121">
+    <w:p w14:paraId="06F70B0F" w14:textId="77777777" w:rsidR="00C124A2" w:rsidRDefault="00C124A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B4507E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAD03A5E"/>
     <w:lvl w:ilvl="0" w:tplc="97D66F34">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -15228,211 +15137,209 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="212037701">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1214469067">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1503618052">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="848982150">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="184370075">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1405034359">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D95F00"/>
     <w:rsid w:val="000139EF"/>
     <w:rsid w:val="00026A9F"/>
     <w:rsid w:val="0005492D"/>
     <w:rsid w:val="00075688"/>
     <w:rsid w:val="0009150E"/>
     <w:rsid w:val="00096F8F"/>
     <w:rsid w:val="000B0DF9"/>
     <w:rsid w:val="000B13C1"/>
     <w:rsid w:val="000D2540"/>
     <w:rsid w:val="00105587"/>
     <w:rsid w:val="001519DA"/>
     <w:rsid w:val="00157147"/>
     <w:rsid w:val="00162DE0"/>
     <w:rsid w:val="001831F7"/>
     <w:rsid w:val="0018421B"/>
     <w:rsid w:val="001855A3"/>
     <w:rsid w:val="00195013"/>
     <w:rsid w:val="001C0831"/>
     <w:rsid w:val="001C2BF3"/>
     <w:rsid w:val="00200B07"/>
     <w:rsid w:val="00223A2A"/>
     <w:rsid w:val="00225E5E"/>
     <w:rsid w:val="00237FFD"/>
     <w:rsid w:val="002430E9"/>
     <w:rsid w:val="00244687"/>
     <w:rsid w:val="0025752F"/>
-    <w:rsid w:val="00275121"/>
     <w:rsid w:val="00297906"/>
     <w:rsid w:val="002C598F"/>
     <w:rsid w:val="002E6DF2"/>
     <w:rsid w:val="002F224F"/>
     <w:rsid w:val="002F31D2"/>
     <w:rsid w:val="002F5232"/>
     <w:rsid w:val="003175A3"/>
     <w:rsid w:val="0038580C"/>
     <w:rsid w:val="00387182"/>
     <w:rsid w:val="003A3554"/>
     <w:rsid w:val="003A3C03"/>
     <w:rsid w:val="003C43C8"/>
     <w:rsid w:val="003D414A"/>
+    <w:rsid w:val="003D70A5"/>
     <w:rsid w:val="004060F8"/>
     <w:rsid w:val="00450F35"/>
     <w:rsid w:val="00467BFA"/>
     <w:rsid w:val="00481909"/>
     <w:rsid w:val="004909F2"/>
     <w:rsid w:val="004A149D"/>
     <w:rsid w:val="004B5C06"/>
     <w:rsid w:val="004D5EA3"/>
     <w:rsid w:val="00516C9D"/>
     <w:rsid w:val="005265D5"/>
     <w:rsid w:val="00562829"/>
     <w:rsid w:val="00564184"/>
     <w:rsid w:val="0057450E"/>
     <w:rsid w:val="0058008E"/>
     <w:rsid w:val="0059245A"/>
+    <w:rsid w:val="005A6C60"/>
     <w:rsid w:val="005B2C71"/>
     <w:rsid w:val="005B41B1"/>
     <w:rsid w:val="005D03EC"/>
     <w:rsid w:val="00614400"/>
     <w:rsid w:val="00641D34"/>
     <w:rsid w:val="00643504"/>
     <w:rsid w:val="00664026"/>
     <w:rsid w:val="006743C9"/>
     <w:rsid w:val="006938DB"/>
     <w:rsid w:val="006D30C1"/>
     <w:rsid w:val="00704F07"/>
     <w:rsid w:val="0073507C"/>
     <w:rsid w:val="00757447"/>
     <w:rsid w:val="00775014"/>
     <w:rsid w:val="007B2A02"/>
     <w:rsid w:val="007C3D33"/>
     <w:rsid w:val="007D4BE6"/>
     <w:rsid w:val="007E1415"/>
     <w:rsid w:val="007F2477"/>
     <w:rsid w:val="008042DA"/>
     <w:rsid w:val="00834F25"/>
     <w:rsid w:val="00864D0C"/>
     <w:rsid w:val="00867F5D"/>
     <w:rsid w:val="00881664"/>
     <w:rsid w:val="00885C13"/>
     <w:rsid w:val="0089571B"/>
     <w:rsid w:val="00897FB5"/>
     <w:rsid w:val="008B04B7"/>
     <w:rsid w:val="008C5D99"/>
     <w:rsid w:val="008D4C50"/>
     <w:rsid w:val="00911508"/>
     <w:rsid w:val="00922FA1"/>
     <w:rsid w:val="00927570"/>
-    <w:rsid w:val="00930990"/>
     <w:rsid w:val="00947A37"/>
     <w:rsid w:val="009A01B2"/>
     <w:rsid w:val="009A5BF1"/>
     <w:rsid w:val="009B6FDF"/>
     <w:rsid w:val="009E2170"/>
     <w:rsid w:val="00A0437A"/>
-    <w:rsid w:val="00A10F37"/>
     <w:rsid w:val="00A20566"/>
     <w:rsid w:val="00A35332"/>
     <w:rsid w:val="00A451BD"/>
     <w:rsid w:val="00A7024D"/>
     <w:rsid w:val="00A7708C"/>
     <w:rsid w:val="00A96449"/>
     <w:rsid w:val="00AA6E36"/>
     <w:rsid w:val="00AB1FD5"/>
     <w:rsid w:val="00AD7BF0"/>
     <w:rsid w:val="00AE1C62"/>
     <w:rsid w:val="00B2435D"/>
     <w:rsid w:val="00B4389F"/>
     <w:rsid w:val="00BC49A9"/>
     <w:rsid w:val="00BE6CAB"/>
+    <w:rsid w:val="00C124A2"/>
     <w:rsid w:val="00C2249C"/>
     <w:rsid w:val="00C404BD"/>
     <w:rsid w:val="00C40A4A"/>
     <w:rsid w:val="00C57D35"/>
     <w:rsid w:val="00C62801"/>
     <w:rsid w:val="00C6408C"/>
     <w:rsid w:val="00C84781"/>
     <w:rsid w:val="00C87B0D"/>
     <w:rsid w:val="00CA2400"/>
     <w:rsid w:val="00CB7312"/>
     <w:rsid w:val="00CC05BC"/>
     <w:rsid w:val="00CE2FEB"/>
     <w:rsid w:val="00CF2ACD"/>
     <w:rsid w:val="00D32871"/>
     <w:rsid w:val="00D444AA"/>
     <w:rsid w:val="00D4787D"/>
     <w:rsid w:val="00D5156D"/>
     <w:rsid w:val="00D524EF"/>
     <w:rsid w:val="00D666AE"/>
     <w:rsid w:val="00D75F0C"/>
     <w:rsid w:val="00D93173"/>
     <w:rsid w:val="00D95F00"/>
     <w:rsid w:val="00DB01FD"/>
     <w:rsid w:val="00DC5EAA"/>
     <w:rsid w:val="00DE776F"/>
-    <w:rsid w:val="00E163E6"/>
     <w:rsid w:val="00E249B6"/>
     <w:rsid w:val="00E3530A"/>
     <w:rsid w:val="00E67F19"/>
     <w:rsid w:val="00EA4396"/>
     <w:rsid w:val="00EB2504"/>
     <w:rsid w:val="00EE2A11"/>
     <w:rsid w:val="00F00DE5"/>
     <w:rsid w:val="00F05328"/>
     <w:rsid w:val="00F1693A"/>
     <w:rsid w:val="00F32FCB"/>
     <w:rsid w:val="00F374BE"/>
     <w:rsid w:val="00F44ADD"/>
     <w:rsid w:val="00F550E7"/>
     <w:rsid w:val="00F6187B"/>
     <w:rsid w:val="00F760B2"/>
     <w:rsid w:val="00F9288D"/>
     <w:rsid w:val="00FA2CDA"/>
     <w:rsid w:val="00FB5CC3"/>
     <w:rsid w:val="00FC2E4E"/>
     <w:rsid w:val="00FE08D8"/>
     <w:rsid w:val="00FE2709"/>
     <w:rsid w:val="00FE33A2"/>
     <w:rsid w:val="00FE44F7"/>
   </w:rsids>
   <m:mathPr>
@@ -16226,75 +16133,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7821FE2-3676-47BF-AADC-A8B2071643E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2718</Words>
-  <Characters>15496</Characters>
+  <Words>2730</Words>
+  <Characters>15563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>129</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18178</CharactersWithSpaces>
+  <CharactersWithSpaces>18257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>7798838</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.thirtyoneeight.org/dbs-links</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7798838</vt:i4>
       </vt:variant>
       <vt:variant>